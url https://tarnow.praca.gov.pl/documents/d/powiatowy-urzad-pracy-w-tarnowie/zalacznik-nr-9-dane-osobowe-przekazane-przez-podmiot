--- v0 (2026-05-01)
+++ v1 (2026-06-01)
@@ -1,80 +1,146 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="786B2FF0" w14:textId="07DD8DB7" w:rsidR="007667E3" w:rsidRPr="00E310CD" w:rsidRDefault="007667E3" w:rsidP="00B53F18">
+    <w:p w14:paraId="6502D1B0" w14:textId="77777777" w:rsidR="00B01749" w:rsidRDefault="00B01749" w:rsidP="00B01749">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="070CFEAF" w14:textId="2E2F3B4D" w:rsidR="00B01749" w:rsidRPr="00B01749" w:rsidRDefault="00B01749" w:rsidP="00B01749">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B01749">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>………………………………………………….</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B01749">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="786B2FF0" w14:textId="3443F0F6" w:rsidR="007667E3" w:rsidRPr="00E310CD" w:rsidRDefault="00B01749" w:rsidP="00B01749">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B01749">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     Imię i nazwisko/nazwa Podmiotu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B01749">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007667E3">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="007667E3">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00671FF2">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00671FF2">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00671FF2">
         <w:rPr>
@@ -102,137 +168,124 @@
       </w:r>
       <w:r w:rsidR="00671FF2">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00671FF2">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00671FF2">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00671FF2">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00671FF2">
+      <w:r w:rsidR="001E2D0C">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00671FF2">
+      <w:r w:rsidR="001E2D0C">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">        </w:t>
       </w:r>
       <w:r w:rsidRPr="002F0538">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Załącznik nr </w:t>
       </w:r>
-      <w:r w:rsidR="00B43BB6">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
-      <w:r w:rsidRPr="002F0538">
+      <w:r w:rsidR="00671FF2">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="002F0538" w:rsidRPr="00B43BB6">
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B43BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:t>Wniosku</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">        </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F3F0102" w14:textId="67F56D09" w:rsidR="007667E3" w:rsidRPr="002F0538" w:rsidRDefault="009D7C38" w:rsidP="00B53F18">
+    <w:p w14:paraId="6D4B912B" w14:textId="77777777" w:rsidR="00B01749" w:rsidRDefault="00B01749" w:rsidP="00B53F18">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F3F0102" w14:textId="1691AAA1" w:rsidR="007667E3" w:rsidRPr="002F0538" w:rsidRDefault="009D7C38" w:rsidP="00B53F18">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:color w:val="EE0000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Dane osobowe przekazywane przez </w:t>
       </w:r>
       <w:r w:rsidR="00F17B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -595,81 +648,105 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C5BF7CB" w14:textId="7970F287" w:rsidR="00B43BB6" w:rsidRDefault="00B6437E" w:rsidP="00B43BB6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00205832">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Okres </w:t>
             </w:r>
             <w:r w:rsidR="002F0538" w:rsidRPr="00B43BB6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
               </w:rPr>
               <w:t>obowiązywania umowy o pracę</w:t>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
             <w:r w:rsidR="00FB3645" w:rsidRPr="00B43BB6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00833A06" w:rsidRPr="00B43BB6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="578374AC" w14:textId="6F77A759" w:rsidR="00B6437E" w:rsidRPr="002F0538" w:rsidRDefault="002F0538" w:rsidP="00B43BB6">
+          <w:p w14:paraId="71B3D8D3" w14:textId="12018F3F" w:rsidR="00B6437E" w:rsidRDefault="003410E5" w:rsidP="00B43BB6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B43BB6">
-[...3 lines deleted...]
-              <w:t>cywilnoprawnej</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>c</w:t>
+            </w:r>
+            <w:r w:rsidR="002F0538" w:rsidRPr="00B43BB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>ywilnoprawnej</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="578374AC" w14:textId="2338A777" w:rsidR="003410E5" w:rsidRPr="002F0538" w:rsidRDefault="003410E5" w:rsidP="00B43BB6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C74C6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>(od – do)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B6437E" w:rsidRPr="00205832" w14:paraId="2F201857" w14:textId="77777777" w:rsidTr="00833A06">
         <w:trPr>
           <w:trHeight w:val="740"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="04B55F11" w14:textId="77777777" w:rsidR="00B6437E" w:rsidRDefault="00B6437E" w:rsidP="00912C86">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -1193,99 +1270,57 @@
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="61F205C7" w14:textId="77777777" w:rsidR="00263C75" w:rsidRPr="00FC2B28" w:rsidRDefault="00263C75" w:rsidP="00C45222">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1CD49809" w14:textId="77777777" w:rsidR="009A3C6C" w:rsidRPr="00263C75" w:rsidRDefault="009A3C6C" w:rsidP="00C45222">
-[...4 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="717C3B52" w14:textId="3833292D" w:rsidR="00DB4E1C" w:rsidRDefault="00671FF2" w:rsidP="00671FF2">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
-          <w:sz w:val="10"/>
-[...39 lines deleted...]
-      </w:r>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
@@ -1299,67 +1334,59 @@
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F0538">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>* wpisać odpowiedni</w:t>
       </w:r>
       <w:r w:rsidR="00FC5EBB">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15D57B76" w14:textId="77777777" w:rsidR="002F0538" w:rsidRDefault="002F0538" w:rsidP="00671FF2">
+    <w:p w14:paraId="7FD6AF36" w14:textId="77777777" w:rsidR="002F0538" w:rsidRDefault="002F0538" w:rsidP="00671FF2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7FD6AF36" w14:textId="77777777" w:rsidR="002F0538" w:rsidRDefault="002F0538" w:rsidP="00671FF2">
-[...7 lines deleted...]
-    <w:p w14:paraId="227A51EF" w14:textId="19AC0087" w:rsidR="00671FF2" w:rsidRPr="00B43BB6" w:rsidRDefault="00DB4E1C" w:rsidP="00B43BB6">
+    <w:p w14:paraId="015D5CF4" w14:textId="0EB9C91C" w:rsidR="00C45222" w:rsidRPr="00B01749" w:rsidRDefault="00DB4E1C" w:rsidP="00B01749">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
@@ -1558,240 +1585,186 @@
         </w:rPr>
         <w:t>odpis</w:t>
       </w:r>
       <w:r w:rsidR="00671FF2" w:rsidRPr="00B43BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> osoby uprawnionej</w:t>
       </w:r>
       <w:r w:rsidR="00B43BB6" w:rsidRPr="00B43BB6">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
+      <w:r w:rsidR="00C45222" w:rsidRPr="00205832">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C45222" w:rsidRPr="00205832">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="015D5CF4" w14:textId="23A3A5BE" w:rsidR="00C45222" w:rsidRPr="00205832" w:rsidRDefault="004847C1" w:rsidP="00D8151E">
-[...65 lines deleted...]
-    <w:sectPr w:rsidR="00C45222" w:rsidRPr="00205832" w:rsidSect="00671FF2">
+    <w:sectPr w:rsidR="00C45222" w:rsidRPr="00B01749" w:rsidSect="00671FF2">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:headerReference w:type="first" r:id="rId9"/>
       <w:footerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape" w:code="9"/>
       <w:pgMar w:top="1194" w:right="1103" w:bottom="1418" w:left="1418" w:header="709" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="125D202B" w14:textId="77777777" w:rsidR="0051733C" w:rsidRDefault="0051733C" w:rsidP="00B53F18">
+    <w:p w14:paraId="56D904A9" w14:textId="77777777" w:rsidR="00C422C7" w:rsidRDefault="00C422C7" w:rsidP="00B53F18">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5463A033" w14:textId="77777777" w:rsidR="0051733C" w:rsidRDefault="0051733C" w:rsidP="00B53F18">
+    <w:p w14:paraId="05C99A2E" w14:textId="77777777" w:rsidR="00C422C7" w:rsidRDefault="00C422C7" w:rsidP="00B53F18">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Candara">
     <w:panose1 w:val="020E0502030303020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000A44B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Andale Sans UI">
-    <w:altName w:val="Arial Unicode MS"/>
-    <w:charset w:val="00"/>
+    <w:altName w:val="Calibri"/>
+    <w:charset w:val="EE"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1B661AAB" w14:textId="77777777" w:rsidR="002C6971" w:rsidRDefault="008A3E34" w:rsidP="008A3E34">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:ind w:left="-851"/>
     </w:pPr>
     <w:r w:rsidRPr="008A3E34">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="pl-PL"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7B2BBBF1" wp14:editId="57D60DA7">
           <wp:extent cx="1704975" cy="711120"/>
           <wp:effectExtent l="19050" t="0" r="9525" b="0"/>
           <wp:docPr id="565431675" name="Obraz 2" descr="logo-KFS-pole czarno-biale"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 2" descr="logo-KFS-pole czarno-biale"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
@@ -1809,87 +1782,87 @@
                     <a:off x="0" y="0"/>
                     <a:ext cx="1704975" cy="711120"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln w="9525">
                     <a:noFill/>
                     <a:miter lim="800000"/>
                     <a:headEnd/>
                     <a:tailEnd/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="30A05870" w14:textId="3D244095" w:rsidR="002C6971" w:rsidRDefault="002C6971" w:rsidP="008A3E34">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:ind w:left="-567"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="083F8585" w14:textId="77777777" w:rsidR="0051733C" w:rsidRDefault="0051733C" w:rsidP="00B53F18">
+    <w:p w14:paraId="70D93A85" w14:textId="77777777" w:rsidR="00C422C7" w:rsidRDefault="00C422C7" w:rsidP="00B53F18">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="68CB1E1B" w14:textId="77777777" w:rsidR="0051733C" w:rsidRDefault="0051733C" w:rsidP="00B53F18">
+    <w:p w14:paraId="159E702D" w14:textId="77777777" w:rsidR="00C422C7" w:rsidRDefault="00C422C7" w:rsidP="00B53F18">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3D688176" w14:textId="77777777" w:rsidR="00664EEA" w:rsidRDefault="00C65B44">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="pl-PL"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="345F1FA4" wp14:editId="404D93CB">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>6750050</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>1789430</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="810260" cy="433705"/>
               <wp:effectExtent l="0" t="0" r="2540" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="3" name="Rectangle 1"/>
               <wp:cNvGraphicFramePr>
@@ -1956,100 +1929,100 @@
                           </w:r>
                           <w:r w:rsidR="00D02091">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="45720" rIns="0" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="rightMargin">
                 <wp14:pctWidth>90000</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
+        <mc:Fallback>
           <w:pict>
             <v:rect w14:anchorId="345F1FA4" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:531.5pt;margin-top:140.9pt;width:63.8pt;height:34.15pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:900;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:900;mso-height-percent:0;mso-width-relative:right-margin-area;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA1BHoT5wEAALcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06Tdq6Kmq1VXRUgL&#10;rLTwAY7jXITjMTNuk/L1jN3LVvCGyIM1M/Yczzk+WT5MgxU7g9SDK+V8lkthnIa6d20pv3/bfLiX&#10;goJytbLgTCn3huTD6v275egLs4AObG1QMIijYvSl7ELwRZaR7sygaAbeON5sAAcVOMU2q1GNjD7Y&#10;bJHnt9kIWHsEbYi4+nTYlKuE3zRGh69NQyYIW0qeLaQV01rFNVstVdGi8l2vj2Oof5hiUL3jS89Q&#10;TyooscX+L6ih1wgETZhpGDJoml6bxIHZzPM/2Lx2ypvEhcUhf5aJ/h+s/rJ79S8YRyf/DPoHCQfr&#10;TrnWPCLC2BlV83XzKFQ2eirODTEhbhXV+Blqflq1DZA0mBocIiCzE1OSen+W2kxBaC7ez/PFLT+I&#10;5q3rq6u7/CbdoIpTs0cKHw0MIgalRH7JBK52zxTiMKo4HUnDg+3rTW9tSrCt1hbFTvGrb9J3RKfL&#10;Y9bFww5i2wExVhLLSCx6iIowVRNvxrCCes98EQ4uYtdz0AH+kmJkB5WSfm4VGinsJ8eaRbul4Prm&#10;bsEJnqrVZVU5zRClDFIcwnU42HPrsW87vmGeeJN/ZH03feL+Ns1xXnZHkuTo5Gi/yzydevvfVr8B&#10;AAD//wMAUEsDBBQABgAIAAAAIQA7CmSM4QAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMw&#10;EETvSPyDtUhcELWTitCGOBUqKgcuFW0/wI23SUS8jmK3Tf6e7Qn2NtrRzLxiNbpOXHAIrScNyUyB&#10;QKq8banWcNhvnhcgQjRkTecJNUwYYFXe3xUmt/5K33jZxVpwCIXcaGhi7HMpQ9WgM2HmeyT+nfzg&#10;TGQ51NIO5srhrpOpUpl0piVuaEyP6warn93ZaXjdbzefT+s64/tqP6bJbtN+qfXjw/j+BiLiGP/M&#10;cJvP06HkTUd/JhtEx1plc4aJGtJFwhA3S7JUGYijhvmLSkCWhfxPUf4CAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEANQR6E+cBAAC3AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAOwpkjOEAAAANAQAADwAAAAAAAAAAAAAAAABBBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAE8FAAAAAA==&#10;" o:allowincell="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,,0">
                 <w:txbxContent>
                   <w:p w14:paraId="777D79EC" w14:textId="77777777" w:rsidR="00664EEA" w:rsidRDefault="00664EEA" w:rsidP="00A62CD0">
                     <w:pPr>
                       <w:pBdr>
                         <w:top w:val="single" w:sz="4" w:space="1" w:color="D8D8D8"/>
                       </w:pBdr>
                     </w:pPr>
                     <w:r>
                       <w:t xml:space="preserve">Strona | </w:t>
                     </w:r>
                     <w:r w:rsidR="00D02091">
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r w:rsidR="00D02091">
                       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r w:rsidR="00D02091">
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="009D7C38">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r w:rsidR="00D02091">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="170460DF" w14:textId="0E82F545" w:rsidR="00671FF2" w:rsidRPr="00D36E03" w:rsidRDefault="00671FF2" w:rsidP="00671FF2">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
       <w:ind w:left="720"/>
       <w:rPr>
         <w:i/>
         <w:color w:val="FF0000"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00D36E03">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="pl-PL"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660800" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="736B2C3E" wp14:editId="51081309">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:align>right</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-45113</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="979805" cy="631825"/>
           <wp:effectExtent l="152400" t="152400" r="144145" b="149225"/>
@@ -2211,51 +2184,51 @@
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00D36E03">
       <w:rPr>
         <w:i/>
         <w:color w:val="FF0000"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="1E04FE91" w14:textId="77777777" w:rsidR="00671FF2" w:rsidRDefault="00671FF2" w:rsidP="00671FF2">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="75E32C0A" w14:textId="61A1CB62" w:rsidR="00664EEA" w:rsidRPr="00671FF2" w:rsidRDefault="00664EEA" w:rsidP="00671FF2">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000015"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000015"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
@@ -4255,330 +4228,338 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="785806793">
     <w:abstractNumId w:val="14"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="191579334">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1919289419">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="841702499">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="2108425489">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="17898345">
     <w:abstractNumId w:val="9"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="2107729703">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="2067604959">
     <w:abstractNumId w:val="6"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="2056080885">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1043408308">
     <w:abstractNumId w:val="4"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1202328299">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="605847348">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="978649330">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="2011174136">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="941768970">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="661003702">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="1384911700">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="842400345">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="635138810">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="1498115654">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="1097094872">
     <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:zoom w:percent="170"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B53F18"/>
     <w:rsid w:val="00002630"/>
     <w:rsid w:val="00030EBA"/>
     <w:rsid w:val="00037FAC"/>
     <w:rsid w:val="0005071C"/>
     <w:rsid w:val="00055AC0"/>
     <w:rsid w:val="00061F51"/>
     <w:rsid w:val="000755DE"/>
     <w:rsid w:val="000809AB"/>
     <w:rsid w:val="00090A84"/>
     <w:rsid w:val="000A2938"/>
     <w:rsid w:val="000A3235"/>
     <w:rsid w:val="000E558E"/>
     <w:rsid w:val="000E56AD"/>
     <w:rsid w:val="000E5EC6"/>
     <w:rsid w:val="0010641D"/>
     <w:rsid w:val="0012044E"/>
     <w:rsid w:val="001303BC"/>
     <w:rsid w:val="0013519C"/>
     <w:rsid w:val="001477CE"/>
     <w:rsid w:val="0015161C"/>
     <w:rsid w:val="00160B30"/>
     <w:rsid w:val="00175682"/>
     <w:rsid w:val="00181001"/>
     <w:rsid w:val="00196659"/>
     <w:rsid w:val="001A146E"/>
     <w:rsid w:val="001A2134"/>
     <w:rsid w:val="001A2595"/>
     <w:rsid w:val="001B62D6"/>
     <w:rsid w:val="001B6C01"/>
     <w:rsid w:val="001B7746"/>
+    <w:rsid w:val="001B7EC8"/>
     <w:rsid w:val="001D7ABE"/>
+    <w:rsid w:val="001E2D0C"/>
     <w:rsid w:val="001E32A1"/>
     <w:rsid w:val="001E4AE6"/>
     <w:rsid w:val="001F4F07"/>
     <w:rsid w:val="002002CD"/>
     <w:rsid w:val="00205832"/>
     <w:rsid w:val="0022521F"/>
     <w:rsid w:val="002537A3"/>
     <w:rsid w:val="00263C75"/>
     <w:rsid w:val="00265B19"/>
     <w:rsid w:val="00266CEC"/>
     <w:rsid w:val="002713FD"/>
     <w:rsid w:val="00277947"/>
     <w:rsid w:val="00281D9C"/>
     <w:rsid w:val="00287AF4"/>
+    <w:rsid w:val="0029489C"/>
     <w:rsid w:val="00297F8D"/>
     <w:rsid w:val="002B76F5"/>
     <w:rsid w:val="002C6971"/>
     <w:rsid w:val="002D311C"/>
     <w:rsid w:val="002D53D9"/>
     <w:rsid w:val="002D7487"/>
     <w:rsid w:val="002E4FBF"/>
     <w:rsid w:val="002F0538"/>
     <w:rsid w:val="00304F5F"/>
     <w:rsid w:val="00313611"/>
     <w:rsid w:val="00317979"/>
     <w:rsid w:val="00317AF2"/>
     <w:rsid w:val="003368C9"/>
+    <w:rsid w:val="003410E5"/>
     <w:rsid w:val="003418A0"/>
     <w:rsid w:val="00347951"/>
     <w:rsid w:val="00366003"/>
     <w:rsid w:val="00382F28"/>
     <w:rsid w:val="003A1E3E"/>
     <w:rsid w:val="003A41FC"/>
     <w:rsid w:val="003B146B"/>
     <w:rsid w:val="003B258E"/>
     <w:rsid w:val="003B31CD"/>
     <w:rsid w:val="00404B1A"/>
     <w:rsid w:val="0042002B"/>
+    <w:rsid w:val="00461D7F"/>
     <w:rsid w:val="00473D0A"/>
     <w:rsid w:val="00477DFB"/>
     <w:rsid w:val="0048107C"/>
     <w:rsid w:val="004847C1"/>
     <w:rsid w:val="00496906"/>
     <w:rsid w:val="004A0EBF"/>
     <w:rsid w:val="004A2F9D"/>
     <w:rsid w:val="004B6208"/>
+    <w:rsid w:val="004C52A6"/>
     <w:rsid w:val="004F4CC6"/>
     <w:rsid w:val="004F725A"/>
     <w:rsid w:val="005014B2"/>
     <w:rsid w:val="00513DA2"/>
     <w:rsid w:val="0051733C"/>
     <w:rsid w:val="005314D2"/>
     <w:rsid w:val="005560A1"/>
     <w:rsid w:val="0056094E"/>
     <w:rsid w:val="00584A96"/>
     <w:rsid w:val="005B0FD1"/>
     <w:rsid w:val="005E6636"/>
     <w:rsid w:val="005E7791"/>
     <w:rsid w:val="00605869"/>
     <w:rsid w:val="00606625"/>
     <w:rsid w:val="0061078E"/>
     <w:rsid w:val="00620F92"/>
     <w:rsid w:val="00621B0F"/>
     <w:rsid w:val="006331CA"/>
     <w:rsid w:val="00634AAB"/>
     <w:rsid w:val="00641FC9"/>
     <w:rsid w:val="00650875"/>
     <w:rsid w:val="00664EEA"/>
     <w:rsid w:val="00664F73"/>
     <w:rsid w:val="00671FF2"/>
     <w:rsid w:val="00682C46"/>
@@ -4593,234 +4574,241 @@
     <w:rsid w:val="00712FE1"/>
     <w:rsid w:val="00732BA0"/>
     <w:rsid w:val="00741E52"/>
     <w:rsid w:val="007667E3"/>
     <w:rsid w:val="007723CF"/>
     <w:rsid w:val="00785568"/>
     <w:rsid w:val="007A0F83"/>
     <w:rsid w:val="007A1951"/>
     <w:rsid w:val="007A47CE"/>
     <w:rsid w:val="007D0B56"/>
     <w:rsid w:val="007D2922"/>
     <w:rsid w:val="007E7FAD"/>
     <w:rsid w:val="007F3160"/>
     <w:rsid w:val="007F7DBA"/>
     <w:rsid w:val="00823450"/>
     <w:rsid w:val="00833A06"/>
     <w:rsid w:val="0084474F"/>
     <w:rsid w:val="00863725"/>
     <w:rsid w:val="00864B1D"/>
     <w:rsid w:val="008667AA"/>
     <w:rsid w:val="00874E7F"/>
     <w:rsid w:val="0087537D"/>
     <w:rsid w:val="0088052E"/>
     <w:rsid w:val="008A3E34"/>
     <w:rsid w:val="008A76C3"/>
+    <w:rsid w:val="008B4CC9"/>
     <w:rsid w:val="008B50FF"/>
     <w:rsid w:val="008B571C"/>
     <w:rsid w:val="008C3A0A"/>
     <w:rsid w:val="008C4A7B"/>
     <w:rsid w:val="008D11EB"/>
     <w:rsid w:val="008D5692"/>
     <w:rsid w:val="008F69A0"/>
     <w:rsid w:val="008F6ED5"/>
     <w:rsid w:val="00901040"/>
     <w:rsid w:val="009020C5"/>
     <w:rsid w:val="00912C86"/>
     <w:rsid w:val="00917816"/>
     <w:rsid w:val="00930C09"/>
     <w:rsid w:val="009362A0"/>
     <w:rsid w:val="009370A0"/>
     <w:rsid w:val="00946011"/>
     <w:rsid w:val="00947433"/>
+    <w:rsid w:val="00955E60"/>
     <w:rsid w:val="00956EFD"/>
     <w:rsid w:val="00986E10"/>
     <w:rsid w:val="009930F0"/>
     <w:rsid w:val="009A3C6C"/>
     <w:rsid w:val="009C1F90"/>
+    <w:rsid w:val="009C74C6"/>
     <w:rsid w:val="009D7C38"/>
     <w:rsid w:val="009F0906"/>
     <w:rsid w:val="009F2199"/>
     <w:rsid w:val="00A23814"/>
     <w:rsid w:val="00A25D60"/>
     <w:rsid w:val="00A26496"/>
     <w:rsid w:val="00A62CD0"/>
     <w:rsid w:val="00A66A39"/>
     <w:rsid w:val="00A73A43"/>
     <w:rsid w:val="00A911C4"/>
     <w:rsid w:val="00A91413"/>
     <w:rsid w:val="00AA4A1A"/>
     <w:rsid w:val="00AB0A68"/>
     <w:rsid w:val="00AC222D"/>
     <w:rsid w:val="00AC7F92"/>
     <w:rsid w:val="00AD3A56"/>
     <w:rsid w:val="00AF4A17"/>
+    <w:rsid w:val="00B01749"/>
     <w:rsid w:val="00B10D13"/>
     <w:rsid w:val="00B11A68"/>
     <w:rsid w:val="00B43BB6"/>
     <w:rsid w:val="00B53F18"/>
     <w:rsid w:val="00B544CA"/>
     <w:rsid w:val="00B55F65"/>
     <w:rsid w:val="00B6437E"/>
     <w:rsid w:val="00B74A26"/>
     <w:rsid w:val="00B74E51"/>
     <w:rsid w:val="00B76D1A"/>
     <w:rsid w:val="00B80D50"/>
     <w:rsid w:val="00B87FC0"/>
     <w:rsid w:val="00B94664"/>
     <w:rsid w:val="00BA62BC"/>
     <w:rsid w:val="00BB4FD0"/>
     <w:rsid w:val="00BD520B"/>
     <w:rsid w:val="00BE2E49"/>
     <w:rsid w:val="00BE4E94"/>
     <w:rsid w:val="00BF5472"/>
     <w:rsid w:val="00C009F0"/>
     <w:rsid w:val="00C12B23"/>
     <w:rsid w:val="00C13061"/>
     <w:rsid w:val="00C13B43"/>
+    <w:rsid w:val="00C422C7"/>
     <w:rsid w:val="00C45222"/>
     <w:rsid w:val="00C53C21"/>
     <w:rsid w:val="00C648AD"/>
     <w:rsid w:val="00C65B44"/>
     <w:rsid w:val="00C73910"/>
     <w:rsid w:val="00C76D87"/>
     <w:rsid w:val="00C83CBC"/>
     <w:rsid w:val="00CC3BA6"/>
     <w:rsid w:val="00CD3326"/>
     <w:rsid w:val="00CE0889"/>
     <w:rsid w:val="00CE5FFF"/>
     <w:rsid w:val="00D02091"/>
     <w:rsid w:val="00D03D49"/>
     <w:rsid w:val="00D20A51"/>
     <w:rsid w:val="00D27A1A"/>
     <w:rsid w:val="00D3089C"/>
     <w:rsid w:val="00D42CBA"/>
     <w:rsid w:val="00D47651"/>
     <w:rsid w:val="00D554C2"/>
     <w:rsid w:val="00D8151E"/>
     <w:rsid w:val="00D917B2"/>
     <w:rsid w:val="00D95F13"/>
     <w:rsid w:val="00DA5301"/>
     <w:rsid w:val="00DA550E"/>
     <w:rsid w:val="00DB4E1C"/>
     <w:rsid w:val="00DC2012"/>
     <w:rsid w:val="00DC5B61"/>
     <w:rsid w:val="00DC7887"/>
     <w:rsid w:val="00DD57F2"/>
     <w:rsid w:val="00DE3C10"/>
     <w:rsid w:val="00DE73B0"/>
     <w:rsid w:val="00E12EFA"/>
     <w:rsid w:val="00E14546"/>
     <w:rsid w:val="00E310CD"/>
     <w:rsid w:val="00E5460C"/>
     <w:rsid w:val="00E7647A"/>
     <w:rsid w:val="00E9078F"/>
     <w:rsid w:val="00E94190"/>
     <w:rsid w:val="00E960E4"/>
+    <w:rsid w:val="00E97018"/>
     <w:rsid w:val="00EA3F6A"/>
     <w:rsid w:val="00EB21AC"/>
     <w:rsid w:val="00EB6316"/>
     <w:rsid w:val="00EC145E"/>
     <w:rsid w:val="00EC56A9"/>
     <w:rsid w:val="00ED00C2"/>
     <w:rsid w:val="00EE2812"/>
     <w:rsid w:val="00EE54A5"/>
     <w:rsid w:val="00EF3DA6"/>
     <w:rsid w:val="00EF46A4"/>
     <w:rsid w:val="00F00077"/>
     <w:rsid w:val="00F17B5D"/>
     <w:rsid w:val="00F24D52"/>
     <w:rsid w:val="00F2656E"/>
     <w:rsid w:val="00F312BE"/>
     <w:rsid w:val="00F31510"/>
     <w:rsid w:val="00F3722D"/>
     <w:rsid w:val="00F40274"/>
     <w:rsid w:val="00F40CBF"/>
     <w:rsid w:val="00F54D25"/>
     <w:rsid w:val="00F56281"/>
     <w:rsid w:val="00F5796D"/>
     <w:rsid w:val="00F57FE8"/>
     <w:rsid w:val="00F7176D"/>
     <w:rsid w:val="00F7569E"/>
     <w:rsid w:val="00F76183"/>
     <w:rsid w:val="00F8181F"/>
     <w:rsid w:val="00F913F6"/>
     <w:rsid w:val="00F9266B"/>
+    <w:rsid w:val="00F9634A"/>
     <w:rsid w:val="00FA647D"/>
     <w:rsid w:val="00FB3645"/>
     <w:rsid w:val="00FB381C"/>
     <w:rsid w:val="00FC0F03"/>
     <w:rsid w:val="00FC2B28"/>
     <w:rsid w:val="00FC4D7B"/>
     <w:rsid w:val="00FC5EBB"/>
     <w:rsid w:val="00FC761F"/>
     <w:rsid w:val="00FD0357"/>
     <w:rsid w:val="00FD2C58"/>
     <w:rsid w:val="00FE0B29"/>
     <w:rsid w:val="00FE6712"/>
     <w:rsid w:val="00FF5830"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="62777632"/>
   <w15:docId w15:val="{98D884C6-2416-4E88-9D5D-F43B952B6263}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="pl-PL" w:eastAsia="pl-PL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -5148,50 +5136,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00B53F18"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standardowy">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
@@ -5555,51 +5548,51 @@
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabela-Siatka">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Standardowy"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00D42CBA"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="885919809">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1083139119">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -5949,69 +5942,70 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>74</Words>
-  <Characters>445</Characters>
+  <Words>80</Words>
+  <Characters>484</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>3</Lines>
+  <Lines>4</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>518</CharactersWithSpaces>
+  <CharactersWithSpaces>563</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
   <dc:creator>ANNA BOGUSZ</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>